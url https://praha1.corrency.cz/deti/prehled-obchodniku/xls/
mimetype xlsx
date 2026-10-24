--- v3 (2026-09-04)
+++ v4 (2026-10-24)
@@ -7,88 +7,361 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="334">
+  <si>
+    <t xml:space="preserve">"DRUM", z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karmelitská 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.luciehraje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC Learning Group - MŠ Masná - Kroužek Angličtiny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná 700/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://abcanglictina.cz/</t>
+  </si>
   <si>
     <t xml:space="preserve">Asociace Český Gymnathlon - ZŠ Vodičkova</t>
   </si>
   <si>
     <t xml:space="preserve">Vodičkova 683/22</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Atletika s gepardem z.s. - Atletická přípravka, MŠ Řásnovka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Řásnovka 779/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.atletikasgepardem.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atletika s gepardem z.s. - Atletická přípravka, MŠ Revoluční</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoluční 1247/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.atletikasgepardem.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atletika s gepardem z.s. - Atletická přípravka, Sportovní areál Na Františku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kozí 847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.atletikasgepardem.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atletika s gepardem z.s. - Atletická přípravka, ZŠ Curie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.atletikasgepardem.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AuHa kroužky a tábory z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Školská 689/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://auhakrouzky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětské kroužky Kamarád s.r.o. - MŠ Letenská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Letenská 120/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky-kamarad.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětské kroužky Kamarád s.r.o. - ZŠ Vodičkova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 683/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky-kamarad.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dráčkova jazyková mateřská škola Beachclub Strahov, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Masná 977/14</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.hristemasna.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Fight4fun - Parcour - ZŠ Curie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judo4fun.com/krouzek-judo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flobo Praha, z. s. - ZŠ Brána jazyků</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uhelný trh 425/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.flobo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.flobo.cz/zsbj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbal pro děti, z.s. - fotbalový kroužek při ZŠ Brána Jazyků</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná 700/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotbalprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbal pro děti, z.s. - fotbalový kroužek při ZŠ Malostranská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karmelitská 546/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotbalprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbal pro děti, z.s. - fotbalový kroužek při ZŠ nám. Curieových</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotbalprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbal pro děti, z.s. - fotbalový kroužek při ZŠ Vodičkovva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 683/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotbalprodeti.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Gymnastika pro děti - ZŠ nám. Curieových, baby ( 4-6 let), Junior (6-11 let)</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí Curieových 886/2</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnastikaprodeti.org/?mapa-search=Praha%201</t>
   </si>
   <si>
     <t xml:space="preserve">Gymnastika pro děti - ZŠ sv. Voršily - Junior (6-11 let)</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrovní 2070/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
@@ -138,122 +411,206 @@
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.hafstudio.cz</t>
   </si>
   <si>
     <t xml:space="preserve">HaFstudio</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrovní 146/16</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.hafstudio.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">InDance centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bolzanova 1604/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://indance.cz/prehled/saly/Praha%201</t>
+  </si>
+  <si>
     <t xml:space="preserve">Judo Academy</t>
   </si>
   <si>
     <t xml:space="preserve">Truhlářská 22</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">1100</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.judoprodeti.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDO4FUN, z.s.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">26718</t>
+    <t xml:space="preserve">JUDO4FUN, z.s. - ZŠ nám. Curieových</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.judo4fun.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Kondor, SKUPINA - ČTRNÁCTKA</t>
   </si>
   <si>
     <t xml:space="preserve">Novomlýnská 1238/3</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://ctrnactka.cz</t>
   </si>
   <si>
     <t xml:space="preserve">lezeM, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí 14. října 802/11</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 5 - Smíchov</t>
   </si>
   <si>
     <t xml:space="preserve">15000</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://sites.google.com/view/lezem/domovsk%C3%A1-str%C3%A1nka</t>
   </si>
   <si>
+    <t xml:space="preserve">Magdalena Hondlová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Školská 660/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malostranská základní škola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefská 626/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Malá Strana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.malostranskeskoly.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mateřská škola Masná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná 700/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.msmasna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mgr. Martina Šedinová - kroužky v MŠ Masná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná 700/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
     <t xml:space="preserve">MŠ Hellichova - Kroužky.cz - Angličtina I., Angličtina II., dramatický kroužek</t>
   </si>
   <si>
     <t xml:space="preserve">Hellichova 300/13</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
   </si>
   <si>
     <t xml:space="preserve">MŠ Národní se zaměřením na ranou péči - Kroužky.cz - Angličtina, taneční kroužek</t>
   </si>
   <si>
     <t xml:space="preserve">Národní 416/37</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
@@ -282,50 +639,68 @@
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
   </si>
   <si>
     <t xml:space="preserve">Nadace Pražské děti</t>
   </si>
   <si>
     <t xml:space="preserve">Truhlářská 1102/17</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://prazskedeti.info</t>
   </si>
   <si>
+    <t xml:space="preserve">Plavecká škola ponorka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Újezd 450/40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Malá Strana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.psponorka.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Plavecký klub Raftík - BARAKA CENTRUM PRAHA, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Ve Smečkách 605/3</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.raftik.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Plavecký klub ŠIPKA - ZŠ sv.Voršily</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrovní 2070/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
@@ -369,138 +744,279 @@
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">SPĚVÁČEK jazyková škola s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Růžová 17</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.jazykovka.info</t>
   </si>
   <si>
+    <t xml:space="preserve">Spolek rodičů a přátel dětského pěveckého sboru Rolnička Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bubenečská 355/39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 6 - Bubeneč</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rolnicka-praha.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sportovní klub Hradčany, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diskařská 294/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Hradčany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skhradcany.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Středisko volného času SVČ Jednička</t>
   </si>
   <si>
     <t xml:space="preserve">Truhlářská 1113/8</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://WWW.SVC1.CZ</t>
   </si>
   <si>
+    <t xml:space="preserve">Studio Rolnička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senovážné náměstí 978/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rolnicka-praha.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tenisová škola TALLENT s.r.o. - Malostranské Gymnázium</t>
   </si>
   <si>
     <t xml:space="preserve">Josefská 626/7</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11800</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.tallent.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Tenisová škola TALLENT s.r.o. - ZŠ Ostrovní</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrovní 2070/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.tallent.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Veselá škola - církevní základní škola a základní umělecká škola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soukenická 1088/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.veselaskola.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní škola Brána jazyků s rozšířenou výukou matematiky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uhelný trh 425/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní škola sv. Voršily v Praze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 2070/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zssv.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Základní umělecká škola, Praha 1, Biskupská 12</t>
   </si>
   <si>
     <t xml:space="preserve">Biskupská 1276/12</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.zus-biskupska.cz</t>
   </si>
   <si>
     <t xml:space="preserve">ZŠ Brána jazyků - Kroužky.cz - Mladý záchranář - 112, Atletik, Věda nás baví,</t>
   </si>
   <si>
     <t xml:space="preserve">Vojtěšská 216/13</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Jiřího Gutha-Jarkovského</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1120/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://auhakrouzky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ nám. Curieových</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nám. Curieových 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://auhakrouzky.cz</t>
   </si>
   <si>
     <t xml:space="preserve">ZŠ nám. Curieových - Crocogarden z.s. - Berukroužky - kutilská dílna, keramika, malý kuchtík</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí Curieových 886/2</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.berukrouzky.cz/nase-sluzby/pro-deti/krouzky?fl_o=264&amp;fl_t=&amp;fl_s=&amp;fl_d=</t>
   </si>
   <si>
     <t xml:space="preserve">ZŠ nám. Curieových - Kroužky.cz - Mladý záchranář - 112, bojové sporty a sebeobrana, taneční kroužek, věda nás baví, základy komiksu</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí Curieových 886/2</t>
   </si>
@@ -543,740 +1059,1505 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="60.00" customWidth="1"/>
+    <col min="2" max="2" width="26.00" customWidth="1"/>
+    <col min="3" max="3" width="23.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="60.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="60.00" customWidth="1"/>
+    <col min="9" max="9" width="60.00" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
-        <v>50.0797737</v>
+        <v>50.0871739</v>
       </c>
       <c r="G1" s="0">
-        <v>14.4233601</v>
+        <v>14.4038344</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>50.0890171</v>
+        <v>50.0894375</v>
       </c>
       <c r="G2" s="0">
-        <v>14.4247408</v>
+        <v>14.4243117</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>50.0919276</v>
+        <v>50.0797737</v>
       </c>
       <c r="G3" s="0">
-        <v>14.4197875</v>
+        <v>14.4233601</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
-        <v>50.0804412</v>
+        <v>50.0920844</v>
       </c>
       <c r="G4" s="0">
-        <v>14.4152163</v>
+        <v>14.4250442</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I4" s="0" t="s">
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="0" t="s">
+      <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0">
+        <v>50.0919802</v>
+      </c>
+      <c r="G5" s="0">
+        <v>14.4276623</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F5" s="0">
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0">
+        <v>50.0922096</v>
+      </c>
+      <c r="G6" s="0">
+        <v>14.4221611</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="0">
+        <v>50.0919276</v>
+      </c>
+      <c r="G7" s="0">
+        <v>14.4197875</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="0">
+        <v>50.0789331</v>
+      </c>
+      <c r="G8" s="0">
+        <v>14.4245271</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="0">
+        <v>50.0899949</v>
+      </c>
+      <c r="G9" s="0">
+        <v>14.4088306</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="0">
         <v>50.0797737</v>
       </c>
-      <c r="G5" s="0">
+      <c r="G10" s="0">
         <v>14.4233601</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...114 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F10" s="0">
-[...5 lines deleted...]
-      <c r="H10" s="0" t="s">
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="0" t="s">
+      <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0">
+        <v>50.0890171</v>
+      </c>
+      <c r="G11" s="0">
+        <v>14.4247408</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F11" s="0">
-[...5 lines deleted...]
-      <c r="H11" s="0" t="s">
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="0" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="0" t="s">
+      <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0">
+        <v>50.0919617</v>
+      </c>
+      <c r="G12" s="0">
+        <v>14.4197533</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F12" s="0">
-[...5 lines deleted...]
-      <c r="H12" s="0" t="s">
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="0" t="s">
+      <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0">
+        <v>50.0842075</v>
+      </c>
+      <c r="G13" s="0">
+        <v>14.4199295</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0">
-[...5 lines deleted...]
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="0">
-        <v>50.0781254</v>
+        <v>50.0895212</v>
       </c>
       <c r="G14" s="0">
-        <v>14.4156674</v>
+        <v>14.4245907</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F15" s="0">
-        <v>50.0904754</v>
+        <v>50.0861543</v>
       </c>
       <c r="G15" s="0">
-        <v>14.4297332</v>
+        <v>14.4032382</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F16" s="0">
-        <v>50.0776323</v>
+        <v>50.0919276</v>
       </c>
       <c r="G16" s="0">
-        <v>14.4264411</v>
+        <v>14.4197875</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F17" s="0">
-        <v>50.0804412</v>
+        <v>50.0797737</v>
       </c>
       <c r="G17" s="0">
-        <v>14.4152163</v>
+        <v>14.4233601</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F18" s="0">
-        <v>50.0833316</v>
+        <v>50.0919276</v>
       </c>
       <c r="G18" s="0">
-        <v>14.4202772</v>
+        <v>14.4197875</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F19" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G19" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F20" s="0">
+        <v>50.0797737</v>
+      </c>
+      <c r="G20" s="0">
+        <v>14.4233601</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" s="0">
+        <v>50.0804311</v>
+      </c>
+      <c r="G21" s="0">
+        <v>14.4160264</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F22" s="0">
+        <v>50.0804311</v>
+      </c>
+      <c r="G22" s="0">
+        <v>14.4160264</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F23" s="0">
+        <v>50.0858646</v>
+      </c>
+      <c r="G23" s="0">
+        <v>14.4360927</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F24" s="0">
+        <v>50.0907026</v>
+      </c>
+      <c r="G24" s="0">
+        <v>14.4317991</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F25" s="0">
+        <v>50.0919276</v>
+      </c>
+      <c r="G25" s="0">
+        <v>14.4197875</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="F26" s="0">
+        <v>50.0921844</v>
+      </c>
+      <c r="G26" s="0">
+        <v>14.4289447</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F27" s="0">
+        <v>50.0730544</v>
+      </c>
+      <c r="G27" s="0">
+        <v>14.4046868</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F28" s="0">
+        <v>50.0777956</v>
+      </c>
+      <c r="G28" s="0">
+        <v>14.4239804</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F29" s="0">
+        <v>50.0882359</v>
+      </c>
+      <c r="G29" s="0">
+        <v>14.4053702</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F30" s="0">
+        <v>50.089442</v>
+      </c>
+      <c r="G30" s="0">
+        <v>14.4243114</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F31" s="0">
+        <v>50.089442</v>
+      </c>
+      <c r="G31" s="0">
+        <v>14.4243114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F32" s="0">
+        <v>50.0838413</v>
+      </c>
+      <c r="G32" s="0">
+        <v>14.4028743</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="0">
+        <v>50.0833316</v>
+      </c>
+      <c r="G33" s="0">
+        <v>14.4202772</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F34" s="0">
+        <v>50.0781254</v>
+      </c>
+      <c r="G34" s="0">
+        <v>14.4156674</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F35" s="0">
+        <v>50.0904754</v>
+      </c>
+      <c r="G35" s="0">
+        <v>14.4297332</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="F36" s="0">
+        <v>50.0834153</v>
+      </c>
+      <c r="G36" s="0">
+        <v>14.4049327</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F37" s="0">
+        <v>50.0776323</v>
+      </c>
+      <c r="G37" s="0">
+        <v>14.4264411</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F38" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G38" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F39" s="0">
+        <v>50.0833316</v>
+      </c>
+      <c r="G39" s="0">
+        <v>14.4202772</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F40" s="0">
         <v>50.0922096</v>
       </c>
-      <c r="G19" s="0">
+      <c r="G40" s="0">
         <v>14.4221611</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
-[...15 lines deleted...]
-      <c r="F20" s="0">
+    <row r="41" spans="1:10">
+      <c r="A41" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F41" s="0">
         <v>50.0831744</v>
       </c>
-      <c r="G20" s="0">
+      <c r="G41" s="0">
         <v>14.431133</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F21" s="0">
+      <c r="H41" s="0" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F42" s="0">
+        <v>50.1016607</v>
+      </c>
+      <c r="G42" s="0">
+        <v>14.4046666</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F43" s="0">
+        <v>50.0859589</v>
+      </c>
+      <c r="G43" s="0">
+        <v>14.3857594</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F44" s="0">
         <v>50.0900559</v>
       </c>
-      <c r="G21" s="0">
+      <c r="G44" s="0">
         <v>14.4293009</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F22" s="0">
+      <c r="H44" s="0" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F45" s="0">
+        <v>50.085521</v>
+      </c>
+      <c r="G45" s="0">
+        <v>14.4315974</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F46" s="0">
         <v>50.0882359</v>
       </c>
-      <c r="G22" s="0">
+      <c r="G46" s="0">
         <v>14.4053702</v>
       </c>
-      <c r="H22" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F23" s="0">
+      <c r="H46" s="0" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="F47" s="0">
         <v>50.0804412</v>
       </c>
-      <c r="G23" s="0">
+      <c r="G47" s="0">
         <v>14.4152163</v>
       </c>
-      <c r="H23" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F24" s="0">
+      <c r="H47" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F48" s="0">
+        <v>50.0908022</v>
+      </c>
+      <c r="G48" s="0">
+        <v>14.4288582</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F49" s="0">
+        <v>50.0842075</v>
+      </c>
+      <c r="G49" s="0">
+        <v>14.4199295</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F50" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G50" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F51" s="0">
         <v>50.0912595</v>
       </c>
-      <c r="G24" s="0">
+      <c r="G51" s="0">
         <v>14.4347006</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F25" s="0">
+      <c r="H51" s="0" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F52" s="0">
         <v>50.0788489</v>
       </c>
-      <c r="G25" s="0">
+      <c r="G52" s="0">
         <v>14.4149686</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F26" s="0">
+      <c r="H52" s="0" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F53" s="0">
+        <v>50.0908539</v>
+      </c>
+      <c r="G53" s="0">
+        <v>14.4313451</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F54" s="0">
+        <v>50.0917474</v>
+      </c>
+      <c r="G54" s="0">
+        <v>14.4200453</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="F55" s="0">
         <v>50.0919276</v>
       </c>
-      <c r="G26" s="0">
+      <c r="G55" s="0">
         <v>14.4197875</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...19 lines deleted...]
-      <c r="F27" s="0">
+      <c r="H55" s="0" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F56" s="0">
         <v>50.0919276</v>
       </c>
-      <c r="G27" s="0">
+      <c r="G56" s="0">
         <v>14.4197875</v>
       </c>
-      <c r="H27" s="0" t="s">
-        <v>161</v>
+      <c r="H56" s="0" t="s">
+        <v>333</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>