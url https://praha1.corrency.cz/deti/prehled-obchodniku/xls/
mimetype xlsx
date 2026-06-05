--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -7,1427 +7,65 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
-    <t xml:space="preserve">01/31 ZO ČSOP Lacerta</t>
-[...857 lines deleted...]
-    <t xml:space="preserve">SK JSMEINLINE, z. s.</t>
+    <t xml:space="preserve">SK NA FRANTIŠKU PRAHA 1, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Svatoslavova 343/41</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 4 - Nusle</t>
   </si>
   <si>
     <t xml:space="preserve">14000</t>
   </si>
   <si>
-    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
-[...503 lines deleted...]
-    <t xml:space="preserve">https://zsprodeti.cz/enviro/primestske-tabory-enviro</t>
+    <t xml:space="preserve">Rekreace a Kultura, Zdraví/Sport/Krása</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1452,2019 +90,49 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
-        <v>50.0919483</v>
+        <v>50.0618204</v>
       </c>
       <c r="G1" s="0">
-        <v>14.4239165</v>
-[...1240 lines deleted...]
-      <c r="G49" s="0">
         <v>14.4445803</v>
-      </c>
-[...726 lines deleted...]
-        <v>458</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>