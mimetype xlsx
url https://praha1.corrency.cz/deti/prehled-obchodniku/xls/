--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -7,65 +7,119 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+  <si>
+    <t xml:space="preserve">LUDUS MAGNUS, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kozí 847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikapordeti.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nadace Pražské děti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1102/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://prazskedeti.info</t>
+  </si>
   <si>
     <t xml:space="preserve">SK NA FRANTIŠKU PRAHA 1, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Svatoslavova 343/41</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 4 - Nusle</t>
   </si>
   <si>
     <t xml:space="preserve">14000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času SVČ Jednička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1113/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.SVC1.CZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -90,49 +144,127 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
+        <v>50.0922096</v>
+      </c>
+      <c r="G1" s="0">
+        <v>14.4221611</v>
+      </c>
+      <c r="H1" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="0">
+        <v>50.0904754</v>
+      </c>
+      <c r="G2" s="0">
+        <v>14.4297332</v>
+      </c>
+      <c r="H2" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="0">
         <v>50.0618204</v>
       </c>
-      <c r="G1" s="0">
+      <c r="G3" s="0">
         <v>14.4445803</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="0">
+        <v>50.0900559</v>
+      </c>
+      <c r="G4" s="0">
+        <v>14.4293009</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>