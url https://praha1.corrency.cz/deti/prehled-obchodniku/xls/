--- v2 (2026-07-21)
+++ v3 (2026-09-04)
@@ -7,119 +7,536 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
-[...1 lines deleted...]
-    <t xml:space="preserve">LUDUS MAGNUS, z.s.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
+  <si>
+    <t xml:space="preserve">Asociace Český Gymnathlon - ZŠ Vodičkova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 683/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dráčkova jazyková mateřská škola Beachclub Strahov, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná 977/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hristemasna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gymnastika pro děti - ZŠ nám. Curieových, baby ( 4-6 let), Junior (6-11 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/?mapa-search=Praha%201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gymnastika pro děti - ZŠ sv. Voršily - Junior (6-11 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 2070/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/?mapa-search=Praha%201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/kurz/gymnastika-pro-deti/57059/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gymnastika pro děti - ZŠ Vodičkova - baby (4-6 let), Junior (6-11 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 683/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnastikaprodeti.org/?mapa-search=Praha%201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAF z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 146/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hafstudio.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HaFstudio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 146/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hafstudio.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judo Academy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judoprodeti.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUDO4FUN, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mezoun 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mezouň</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.judo4fun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kondor, SKUPINA - ČTRNÁCTKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novomlýnská 1238/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ctrnactka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lezeM, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí 14. října 802/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 5 - Smíchov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sites.google.com/view/lezem/domovsk%C3%A1-str%C3%A1nka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MŠ Hellichova - Kroužky.cz - Angličtina I., Angličtina II., dramatický kroužek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hellichova 300/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MŠ Národní se zaměřením na ranou péči - Kroužky.cz - Angličtina, taneční kroužek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Národní 416/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MŠ Pštrossova - Kroužky.cz -Angličtina pro začátečníky, Angličtina pro pokročilé, Sportovky, Kreativní tvoření</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pštrossova 204/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nadace Pražské děti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1102/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://prazskedeti.info</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plavecký klub Raftík - BARAKA CENTRUM PRAHA, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ve Smečkách 605/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.raftik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plavecký klub ŠIPKA - ZŠ sv.Voršily</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 2070/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.plavani-sipka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robotika - Martin Paleček MŠ Národní</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Národní 416/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.msnarodni.cz/krouzky.html#text340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SK NA FRANTIŠKU PRAHA 1, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kozí 847</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Truhlářská 1102/17</t>
+    <t xml:space="preserve">Rekreace a Kultura, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPĚVÁČEK jazyková škola s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Růžová 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.jazykovka.info</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času SVČ Jednička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1113/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.SVC1.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenisová škola TALLENT s.r.o. - Malostranské Gymnázium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefská 626/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tallent.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenisová škola TALLENT s.r.o. - ZŠ Ostrovní</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 2070/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">https://WWW.SVC1.CZ</t>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tallent.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní umělecká škola, Praha 1, Biskupská 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biskupská 1276/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zus-biskupska.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Brána jazyků - Kroužky.cz - Mladý záchranář - 112, Atletik, Věda nás baví,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vojtěšská 216/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ nám. Curieových - Crocogarden z.s. - Berukroužky - kutilská dílna, keramika, malý kuchtík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.berukrouzky.cz/nase-sluzby/pro-deti/krouzky?fl_o=264&amp;fl_t=&amp;fl_s=&amp;fl_d=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ nám. Curieových - Kroužky.cz - Mladý záchranář - 112, bojové sporty a sebeobrana, taneční kroužek, věda nás baví, základy komiksu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Curieových 886/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/praha-1/?page=2&amp;pages=1-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -144,127 +561,722 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
-        <v>50.0922096</v>
+        <v>50.0797737</v>
       </c>
       <c r="G1" s="0">
-        <v>14.4221611</v>
+        <v>14.4233601</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>50.0904754</v>
+        <v>50.0890171</v>
       </c>
       <c r="G2" s="0">
-        <v>14.4297332</v>
+        <v>14.4247408</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>50.0618204</v>
+        <v>50.0919276</v>
       </c>
       <c r="G3" s="0">
-        <v>14.4445803</v>
+        <v>14.4197875</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G4" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="0">
+        <v>50.0797737</v>
+      </c>
+      <c r="G5" s="0">
+        <v>14.4233601</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="0">
+        <v>50.0804311</v>
+      </c>
+      <c r="G6" s="0">
+        <v>14.4160264</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0">
+        <v>50.0804311</v>
+      </c>
+      <c r="G7" s="0">
+        <v>14.4160264</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="0">
+        <v>50.0907026</v>
+      </c>
+      <c r="G8" s="0">
+        <v>14.4317991</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="0">
+        <v>50.0921844</v>
+      </c>
+      <c r="G10" s="0">
+        <v>14.4289447</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" s="0">
+        <v>50.0730544</v>
+      </c>
+      <c r="G11" s="0">
+        <v>14.4046868</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" s="0">
+        <v>50.0838413</v>
+      </c>
+      <c r="G12" s="0">
+        <v>14.4028743</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" s="0">
+        <v>50.0833316</v>
+      </c>
+      <c r="G13" s="0">
+        <v>14.4202772</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" s="0">
+        <v>50.0781254</v>
+      </c>
+      <c r="G14" s="0">
+        <v>14.4156674</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F15" s="0">
+        <v>50.0904754</v>
+      </c>
+      <c r="G15" s="0">
+        <v>14.4297332</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="0">
+        <v>50.0776323</v>
+      </c>
+      <c r="G16" s="0">
+        <v>14.4264411</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G17" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" s="0">
+        <v>50.0833316</v>
+      </c>
+      <c r="G18" s="0">
+        <v>14.4202772</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="0">
+        <v>50.0922096</v>
+      </c>
+      <c r="G19" s="0">
+        <v>14.4221611</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F20" s="0">
+        <v>50.0831744</v>
+      </c>
+      <c r="G20" s="0">
+        <v>14.431133</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F21" s="0">
         <v>50.0900559</v>
       </c>
-      <c r="G4" s="0">
+      <c r="G21" s="0">
         <v>14.4293009</v>
       </c>
-      <c r="H4" s="0" t="s">
-        <v>22</v>
+      <c r="H21" s="0" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F22" s="0">
+        <v>50.0882359</v>
+      </c>
+      <c r="G22" s="0">
+        <v>14.4053702</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" s="0">
+        <v>50.0804412</v>
+      </c>
+      <c r="G23" s="0">
+        <v>14.4152163</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="0">
+        <v>50.0912595</v>
+      </c>
+      <c r="G24" s="0">
+        <v>14.4347006</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F25" s="0">
+        <v>50.0788489</v>
+      </c>
+      <c r="G25" s="0">
+        <v>14.4149686</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F26" s="0">
+        <v>50.0919276</v>
+      </c>
+      <c r="G26" s="0">
+        <v>14.4197875</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F27" s="0">
+        <v>50.0919276</v>
+      </c>
+      <c r="G27" s="0">
+        <v>14.4197875</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>