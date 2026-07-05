--- v0 (2026-05-13)
+++ v1 (2026-07-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
   <si>
     <t xml:space="preserve">ALPSPORT s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Na Florenci 1055/35</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Oděvy a Obuv, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.alpsport.cz</t>
   </si>
   <si>
     <t xml:space="preserve">APETIT</t>
   </si>
   <si>
     <t xml:space="preserve">Dlouhá 736/23</t>
   </si>
   <si>
@@ -99,780 +99,831 @@
   <si>
     <t xml:space="preserve">Rekreace a Kultura</t>
   </si>
   <si>
     <t xml:space="preserve">ArtWay, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Ovocný trh 579/6</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura</t>
   </si>
   <si>
     <t xml:space="preserve">https://Www.divadlo-kolowrat.cz</t>
   </si>
   <si>
     <t xml:space="preserve">AURA oční optika</t>
   </si>
   <si>
+    <t xml:space="preserve">Senovážné náměstí 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.optika-praha.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AURA oční optika</t>
+  </si>
+  <si>
     <t xml:space="preserve">Vodičkova 728/13</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.optika-praha.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">AURA oční optika</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Senovážné náměstí 16</t>
+    <t xml:space="preserve">Balkanova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karoliny Světlé 321/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.balkanova.eco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bio Byliny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1112/6</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
+    <t xml:space="preserve">14200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Rekreace a Kultura, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUKRÁRNA APETIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoluční 1634/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.apetitpraha.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dante's Bistro &amp; Restaurant &amp; Café</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo nábř. 38/2058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.bistro-praha.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deli Art</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valentinská 58/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deliart.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duuree.cz - elegantní a kvalitní oblečení. 100% kašmír, kůže, vlna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Národní 416/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.duuree.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Face Fitness Academy Prague</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navrátilova 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facefitnessacademy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finebike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skořepka 1056/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.finebike.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galerie Arte Decor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1100/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Rekreace a Kultura, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.grashdesign.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harddecore / Josefina Bakošová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senovážné náměstí 1984/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.harddecore.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hugo chodí bos s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hugochodibos.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hůlkárna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Železná 492/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha-město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hulkarna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalino - dílny šperku pro veřejnost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V jámě 699/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.akter.cz/dilny2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.akter.cz/dilny2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmetika Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.kosmetika-michaela.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Květiny Carmelita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karmelitská 375/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=100054285500148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leather of Italy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panská 896/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.novakabelka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Localhand - bytový a metrový textil, čalounění</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michalská 463/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.localhand.eu/cs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M optik studio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 737/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.optika-praha.cz</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Karoliny Světlé 321/23</t>
+    <t xml:space="preserve">https://www.moptikstudio.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manikúra - Pedikúra - Dafér</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 400/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Truhlářská 1112/6</t>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marianna Malcová - Optika Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elišky Krásnohorské 1021/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mmoptik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masný Kram</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tržiště 265/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Malá Strana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mi Tierra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na příkopě 853/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mitierra.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obchod kávou a čajem Dobré trafiky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Újezd 400/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvní galerie E.daniely</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na struze 227/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.edaniely.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 31</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
-    <t xml:space="preserve">14200</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Revoluční 1634/12</t>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Náměstí Republiky 1078/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Václavské náměstí 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivers&amp;Co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dlouha 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://oliviersandco.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAR EXCELLENCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vladislavova 1388/6</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Valentinská 58/7</t>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parexcellence.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny lahůdky Winnie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo nábřeží 2058/38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodejna ELPEN-BRAUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatnická (vchod z Petrského náměstí) 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.braunelpen.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restaurace U Zpěváčků - na polední menu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Struze 7/1740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://uzpevacku.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Široký dvůr - knihy o Praze, CD, LP, DVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loretánské náměstí 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cdmusic.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skibi Kids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myslíkova 171/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skibi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skibi Kids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoluční 1080/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skibi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMYSSLY Store</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celetná 558/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.smyssly.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Squash-Haštal z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haštalská 731/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.squash-hastal.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STAFFORD s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">michalska 437/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.toniandguy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staročeská pekárna -cukrárna Astra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perlová 1020/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/staroceska_pekarna_kavarna?igsh=cWxndnRkcjRtNGdy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svět deskových her a hlavolamů - HRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Václavské náměstí 794/38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hras.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talacko hudebniny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rybná 753/29</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Navrátilova 8</t>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.talacko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thaifit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Poříčí 21 1069/21</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
-[...52 lines deleted...]
-  <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.harddecore.cz</t>
-[...515 lines deleted...]
-    <t xml:space="preserve">https://www.talacko.cz</t>
+    <t xml:space="preserve">https://www.thaifit.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Thaifit</t>
   </si>
   <si>
     <t xml:space="preserve">Vodičkova 791/41</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">Na Poříčí 21 1069/21</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.thaifit.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Vacek Bio-Market s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Mostecká 55/3</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Malá Strana</t>
   </si>
   <si>
     <t xml:space="preserve">11800</t>
   </si>
@@ -1090,80 +1141,80 @@
       </c>
       <c r="G5" s="0">
         <v>14.4242916</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="0">
-        <v>50.0799147</v>
+        <v>50.0859271</v>
       </c>
       <c r="G6" s="0">
-        <v>14.4230055</v>
+        <v>14.4335616</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0">
-        <v>50.0859271</v>
+        <v>50.0799147</v>
       </c>
       <c r="G7" s="0">
-        <v>14.4335616</v>
+        <v>14.4230055</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0">
         <v>50.0832224</v>
       </c>
       <c r="G8" s="0">
@@ -1217,1060 +1268,1135 @@
       </c>
       <c r="G10" s="0">
         <v>14.4280275</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="0">
-        <v>50.0880415</v>
+        <v>50.0802383</v>
       </c>
       <c r="G11" s="0">
-        <v>14.4163868</v>
-[...1 lines deleted...]
-      <c r="H11" s="0" t="s">
+        <v>14.4140153</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="0">
-        <v>50.0828388</v>
+        <v>50.0880415</v>
       </c>
       <c r="G12" s="0">
-        <v>14.4205993</v>
+        <v>14.4163868</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="0">
-        <v>50.0785437</v>
+        <v>50.0828388</v>
       </c>
       <c r="G13" s="0">
-        <v>14.4231012</v>
+        <v>14.4205993</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="0">
-        <v>50.0837172</v>
+        <v>50.0785437</v>
       </c>
       <c r="G14" s="0">
-        <v>14.4190047</v>
+        <v>14.4231012</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="0">
-        <v>50.0906279</v>
+        <v>50.0837172</v>
       </c>
       <c r="G15" s="0">
-        <v>14.4301238</v>
+        <v>14.4190047</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="0">
-        <v>50.0856768</v>
+        <v>50.0906279</v>
       </c>
       <c r="G16" s="0">
-        <v>14.4297001</v>
+        <v>14.4301238</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="0">
-        <v>50.081438</v>
+        <v>50.0856768</v>
       </c>
       <c r="G17" s="0">
-        <v>14.4249365</v>
+        <v>14.4297001</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F18" s="0">
-        <v>50.0863017</v>
+        <v>50.081438</v>
       </c>
       <c r="G18" s="0">
-        <v>14.4222604</v>
+        <v>14.4249365</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F19" s="0">
-        <v>50.0801677</v>
+        <v>50.0863017</v>
       </c>
       <c r="G19" s="0">
-        <v>14.4249401</v>
+        <v>14.4222604</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0">
+        <v>50.0801677</v>
+      </c>
+      <c r="G20" s="0">
+        <v>14.4249401</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F20" s="0">
-[...5 lines deleted...]
-      <c r="H20" s="0" t="s">
+      <c r="I20" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F21" s="0">
-        <v>50.0867215</v>
+        <v>50.0810722</v>
       </c>
       <c r="G21" s="0">
-        <v>14.403748</v>
+        <v>14.4190627</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F22" s="0">
-        <v>50.0844151</v>
+        <v>50.0867215</v>
       </c>
       <c r="G22" s="0">
-        <v>14.4270929</v>
+        <v>14.403748</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F23" s="0">
-        <v>50.0856974</v>
+        <v>50.0844151</v>
       </c>
       <c r="G23" s="0">
-        <v>14.4200481</v>
+        <v>14.4270929</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F24" s="0">
-        <v>50.0807644</v>
+        <v>50.0856974</v>
       </c>
       <c r="G24" s="0">
-        <v>14.4225559</v>
+        <v>14.4200481</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="0">
-        <v>50.0851902</v>
+        <v>50.0807644</v>
       </c>
       <c r="G25" s="0">
-        <v>14.4237856</v>
+        <v>14.4225559</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F26" s="0">
-        <v>50.0912652</v>
+        <v>50.0851902</v>
       </c>
       <c r="G26" s="0">
-        <v>14.419379</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>14.4237856</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>156</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F27" s="0">
-        <v>50.086229</v>
+        <v>50.0912652</v>
       </c>
       <c r="G27" s="0">
-        <v>14.4267743</v>
+        <v>14.419379</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>162</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F28" s="0">
-        <v>50.0839764</v>
+        <v>50.0872268</v>
       </c>
       <c r="G28" s="0">
-        <v>14.4042266</v>
+        <v>14.4032024</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F29" s="0">
-        <v>50.0798211</v>
+        <v>50.086229</v>
       </c>
       <c r="G29" s="0">
-        <v>14.4143657</v>
+        <v>14.4267743</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F30" s="0">
-        <v>50.0866032</v>
+        <v>50.0839764</v>
       </c>
       <c r="G30" s="0">
-        <v>14.4269461</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>14.4042266</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0">
+        <v>50.0798211</v>
+      </c>
+      <c r="G31" s="0">
+        <v>14.4143657</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0">
+        <v>50.0866032</v>
+      </c>
+      <c r="G32" s="0">
+        <v>14.4269461</v>
+      </c>
+      <c r="H32" s="0" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="D33" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0">
+        <v>50.0891183</v>
+      </c>
+      <c r="G33" s="0">
+        <v>14.4287105</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="E34" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0">
+        <v>50.0844133</v>
+      </c>
+      <c r="G34" s="0">
+        <v>14.4241277</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0">
+        <v>50.0897104</v>
+      </c>
+      <c r="G35" s="0">
+        <v>14.4242321</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>14.4140231</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F36" s="0">
-        <v>50.0911147</v>
+        <v>50.0798469</v>
       </c>
       <c r="G36" s="0">
-        <v>14.4323117</v>
+        <v>14.4212147</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>214</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>215</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F37" s="0">
-        <v>50.0879183</v>
+        <v>50.0802355</v>
       </c>
       <c r="G37" s="0">
-        <v>14.3908697</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>14.4140231</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="E38" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0">
+        <v>50.0911147</v>
+      </c>
+      <c r="G38" s="0">
+        <v>14.4323117</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="D39" s="0" t="s">
+      <c r="E39" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0">
+        <v>50.0796064</v>
+      </c>
+      <c r="G39" s="0">
+        <v>14.4149858</v>
+      </c>
+      <c r="I39" s="0" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="D40" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="D40" s="0" t="s">
+      <c r="E40" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0">
+        <v>50.0879183</v>
+      </c>
+      <c r="G40" s="0">
+        <v>14.3908697</v>
+      </c>
+      <c r="H40" s="0" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="D41" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="D41" s="0" t="s">
+      <c r="E41" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0">
+        <v>50.0783422</v>
+      </c>
+      <c r="G41" s="0">
+        <v>14.4190436</v>
+      </c>
+      <c r="H41" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0">
+        <v>50.0896195</v>
+      </c>
+      <c r="G42" s="0">
+        <v>14.4282656</v>
+      </c>
+      <c r="H42" s="0" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="D43" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="D43" s="0" t="s">
+      <c r="E43" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0">
+        <v>50.0871279</v>
+      </c>
+      <c r="G43" s="0">
+        <v>14.4233348</v>
+      </c>
+      <c r="H43" s="0" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="D44" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="D44" s="0" t="s">
+      <c r="E44" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0">
+        <v>50.0911902</v>
+      </c>
+      <c r="G44" s="0">
+        <v>14.4256805</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="D45" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="D45" s="0" t="s">
+      <c r="E45" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0">
+        <v>50.0855086</v>
+      </c>
+      <c r="G45" s="0">
+        <v>14.4198628</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="D46" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="D46" s="0" t="s">
+      <c r="E46" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0">
+        <v>50.0834326</v>
+      </c>
+      <c r="G46" s="0">
+        <v>14.4212147</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="D47" s="0" t="s">
+      <c r="E47" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0">
+        <v>50.0813911</v>
+      </c>
+      <c r="G47" s="0">
+        <v>14.4262691</v>
+      </c>
+      <c r="H47" s="0" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="C48" s="0" t="s">
+      <c r="D48" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="D48" s="0" t="s">
+      <c r="E48" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0">
+        <v>50.090951</v>
+      </c>
+      <c r="G48" s="0">
+        <v>14.4251596</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C49" s="0" t="s">
+      <c r="D49" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="E49" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0">
+        <v>50.089965</v>
+      </c>
+      <c r="G49" s="0">
+        <v>14.4336883</v>
+      </c>
+      <c r="H49" s="0" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C50" s="0" t="s">
+      <c r="D50" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="D50" s="0" t="s">
+      <c r="E50" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0">
+        <v>50.0819742</v>
+      </c>
+      <c r="G50" s="0">
+        <v>14.4255328</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="F50" s="0">
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F51" s="0">
+        <v>50.0871877</v>
+      </c>
+      <c r="G51" s="0">
+        <v>14.4064667</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="F52" s="0">
+        <v>50.0911894</v>
+      </c>
+      <c r="G52" s="0">
+        <v>14.4329472</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="F53" s="0">
         <v>50.0806853</v>
       </c>
-      <c r="G50" s="0">
+      <c r="G53" s="0">
         <v>14.4243311</v>
       </c>
-      <c r="H50" s="0" t="s">
-        <v>295</v>
+      <c r="H53" s="0" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>