--- v1 (2026-07-05)
+++ v2 (2026-08-19)
@@ -7,70 +7,88 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="349">
   <si>
     <t xml:space="preserve">ALPSPORT s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Na Florenci 1055/35</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Oděvy a Obuv, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.alpsport.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Antonio Sandev</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skořepka 355/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://antoniosandev.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">APETIT</t>
   </si>
   <si>
     <t xml:space="preserve">Dlouhá 736/23</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.apetitpraha.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Art gallery cafe s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Žitná 27</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
@@ -99,843 +117,933 @@
   <si>
     <t xml:space="preserve">Rekreace a Kultura</t>
   </si>
   <si>
     <t xml:space="preserve">ArtWay, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Ovocný trh 579/6</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura</t>
   </si>
   <si>
     <t xml:space="preserve">https://Www.divadlo-kolowrat.cz</t>
   </si>
   <si>
     <t xml:space="preserve">AURA oční optika</t>
   </si>
   <si>
+    <t xml:space="preserve">Vodičkova 728/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.optika-praha.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AURA oční optika</t>
+  </si>
+  <si>
     <t xml:space="preserve">Senovážné náměstí 16</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.optika-praha.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">AURA oční optika</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Vodičkova 728/13</t>
+    <t xml:space="preserve">Balkanova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karoliny Světlé 321/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.balkanova.eco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bio Byliny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1112/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Rekreace a Kultura, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUKRÁRNA APETIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoluční 1634/12</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.apetitpraha.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dante's Bistro &amp; Restaurant &amp; Café</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo nábř. 38/2058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.bistro-praha.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deli Art</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valentinská 58/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deliart.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duuree.cz - elegantní a kvalitní oblečení. 100% kašmír, kůže, vlna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Národní 416/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.duuree.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Face Fitness Academy Prague</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navrátilova 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facefitnessacademy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finebike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skořepka 1056/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.finebike.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galerie Arte Decor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Truhlářská 1100/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Rekreace a Kultura, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.grashdesign.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GalleryCzechArt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jánský vršek 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Rekreace a Kultura, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://galleryczechart.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harddecore / Josefina Bakošová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senovážné náměstí 1984/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.harddecore.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hostinec u Rotundy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karolíny Světle 1035/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.urotundy.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hugo chodí bos s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hugochodibos.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hůlkárna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Železná 492/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha-město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hulkarna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalino - dílny šperku pro veřejnost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V jámě 699/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.akter.cz/dilny2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.akter.cz/dilny2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmetika Michaela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrovní 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.kosmetika-michaela.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Květiny Carmelita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karmelitská 375/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=100054285500148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leather of Italy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panská 896/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.novakabelka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Localhand - bytový a metrový textil, čalounění</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michalská 463/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.localhand.eu/cs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lzicka Cafe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tržiště 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Malá Strana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.urotundy.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M optik studio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova 737/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.optika-praha.cz</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Karoliny Světlé 321/23</t>
+    <t xml:space="preserve">https://www.moptikstudio.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manikúra - Pedikúra - Dafér</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 400/9</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
-    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">Revoluční 1634/12</t>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marianna Malcová - Optika Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elišky Krásnohorské 1021/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mmoptik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masný Kram</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tržiště 265/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Malá Strana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mi Tierra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na příkopě 853/12</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Nové Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mitierra.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obchod kávou a čajem Dobré trafiky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Újezd 400/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvní galerie E.daniely</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na struze 227/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.edaniely.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Václavské náměstí 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Příkopě 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE SHOES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Náměstí Republiky 1078/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.officeshoes.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivers&amp;Co</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dlouha 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://oliviersandco.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAR EXCELLENCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vladislavova 1388/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parexcellence.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny lahůdky Winnie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo nábřeží 2058/38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodejna ELPEN-BRAUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatnická (vchod z Petrského náměstí) 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.braunelpen.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restaurace Příčný Řez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příčná 668/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://pricnyrez.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Restaurace U Zpěváčků - na polední menu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Struze 7/1740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://uzpevacku.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Široký dvůr - knihy o Praze, CD, LP, DVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loretánské náměstí 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cdmusic.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skibi Kids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myslíkova 171/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skibi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skibi Kids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoluční 1080/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skibi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMYSSLY Store</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celetná 558/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.smyssly.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Squash-Haštal z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haštalská 731/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.squash-hastal.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STAFFORD s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">michalska 437/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.toniandguy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staročeská pekárna -cukrárna Astra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perlová 1020/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/staroceska_pekarna_kavarna?igsh=cWxndnRkcjRtNGdy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svět deskových her a hlavolamů - HRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Václavské náměstí 794/38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Nové Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hras.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talacko hudebniny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rybná 753/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1 - Staré Město</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.talacko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thaifit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Poříčí 21 1069/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thaifit.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thaifit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vodičkova 791/41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thaifit.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U tři zlatých trojek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tomášská 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11800</t>
+  </si>
+  <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.apetitpraha.cz</t>
-[...710 lines deleted...]
-    <t xml:space="preserve">https://www.thaifit.cz</t>
+    <t xml:space="preserve">http://www.urotundy.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Vacek Bio-Market s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Mostecká 55/3</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Malá Strana</t>
   </si>
   <si>
     <t xml:space="preserve">11800</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.vacekgrocery.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Veronika Brzoňová Spagallery</t>
   </si>
   <si>
     <t xml:space="preserve">Petrská 1133/6</t>
   </si>
@@ -1040,1363 +1148,1519 @@
       </c>
       <c r="G1" s="0">
         <v>14.4370328</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>50.0903011</v>
+        <v>50.0837526</v>
       </c>
       <c r="G2" s="0">
-        <v>14.4245433</v>
+        <v>14.4186868</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>50.0773706</v>
+        <v>50.0903011</v>
       </c>
       <c r="G3" s="0">
-        <v>14.4258639</v>
+        <v>14.4245433</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
-        <v>50.0808885</v>
+        <v>50.0773706</v>
       </c>
       <c r="G4" s="0">
-        <v>14.4246473</v>
+        <v>14.4258639</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="0">
-        <v>50.0860599</v>
+        <v>50.0808885</v>
       </c>
       <c r="G5" s="0">
-        <v>14.4242916</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>14.4246473</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="0">
-        <v>50.0859271</v>
+        <v>50.0860599</v>
       </c>
       <c r="G6" s="0">
-        <v>14.4335616</v>
+        <v>14.4242916</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0">
         <v>50.0799147</v>
       </c>
       <c r="G7" s="0">
         <v>14.4230055</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0">
-        <v>50.0832224</v>
+        <v>50.0859271</v>
       </c>
       <c r="G8" s="0">
-        <v>14.4143176</v>
+        <v>14.4335616</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0">
-        <v>50.0899319</v>
+        <v>50.0832224</v>
       </c>
       <c r="G9" s="0">
-        <v>14.4291299</v>
+        <v>14.4143176</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" s="0">
-        <v>50.0904697</v>
+        <v>50.0899319</v>
       </c>
       <c r="G10" s="0">
-        <v>14.4280275</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>14.4291299</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="0">
-        <v>50.0802383</v>
+        <v>50.0904697</v>
       </c>
       <c r="G11" s="0">
-        <v>14.4140153</v>
-[...1 lines deleted...]
-      <c r="I11" s="0" t="s">
+        <v>14.4280275</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="0">
-        <v>50.0880415</v>
+        <v>50.0802383</v>
       </c>
       <c r="G12" s="0">
-        <v>14.4163868</v>
-[...1 lines deleted...]
-      <c r="H12" s="0" t="s">
+        <v>14.4140153</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="0">
-        <v>50.0828388</v>
+        <v>50.0880415</v>
       </c>
       <c r="G13" s="0">
-        <v>14.4205993</v>
+        <v>14.4163868</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="0">
-        <v>50.0785437</v>
+        <v>50.0828388</v>
       </c>
       <c r="G14" s="0">
-        <v>14.4231012</v>
+        <v>14.4205993</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="0">
-        <v>50.0837172</v>
+        <v>50.0785437</v>
       </c>
       <c r="G15" s="0">
-        <v>14.4190047</v>
+        <v>14.4231012</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="0">
-        <v>50.0906279</v>
+        <v>50.0837172</v>
       </c>
       <c r="G16" s="0">
-        <v>14.4301238</v>
+        <v>14.4190047</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="0">
-        <v>50.0856768</v>
+        <v>50.0906279</v>
       </c>
       <c r="G17" s="0">
-        <v>14.4297001</v>
+        <v>14.4301238</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F18" s="0">
-        <v>50.081438</v>
+        <v>50.087535</v>
       </c>
       <c r="G18" s="0">
-        <v>14.4249365</v>
+        <v>14.3990031</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F19" s="0">
-        <v>50.0863017</v>
+        <v>50.0856768</v>
       </c>
       <c r="G19" s="0">
-        <v>14.4222604</v>
+        <v>14.4297001</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F20" s="0">
-        <v>50.0801677</v>
+        <v>50.0825923</v>
       </c>
       <c r="G20" s="0">
-        <v>14.4249401</v>
+        <v>14.4146048</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="I20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0">
+        <v>50.081438</v>
+      </c>
+      <c r="G21" s="0">
+        <v>14.4249365</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0">
+        <v>50.0863017</v>
+      </c>
+      <c r="G22" s="0">
+        <v>14.4222604</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0">
+        <v>50.0801677</v>
+      </c>
+      <c r="G23" s="0">
+        <v>14.4249401</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F23" s="0">
-[...5 lines deleted...]
-      <c r="H23" s="0" t="s">
+      <c r="I23" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F24" s="0">
-        <v>50.0856974</v>
+        <v>50.0810722</v>
       </c>
       <c r="G24" s="0">
-        <v>14.4200481</v>
+        <v>14.4190627</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="0">
-        <v>50.0807644</v>
+        <v>50.0867215</v>
       </c>
       <c r="G25" s="0">
-        <v>14.4225559</v>
+        <v>14.403748</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F26" s="0">
-        <v>50.0851902</v>
+        <v>50.0844151</v>
       </c>
       <c r="G26" s="0">
-        <v>14.4237856</v>
+        <v>14.4270929</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F27" s="0">
-        <v>50.0912652</v>
+        <v>50.0856974</v>
       </c>
       <c r="G27" s="0">
-        <v>14.419379</v>
+        <v>14.4200481</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F28" s="0">
-        <v>50.0872268</v>
+        <v>50.0872892</v>
       </c>
       <c r="G28" s="0">
-        <v>14.4032024</v>
+        <v>14.4027799</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F29" s="0">
-        <v>50.086229</v>
+        <v>50.0807644</v>
       </c>
       <c r="G29" s="0">
-        <v>14.4267743</v>
+        <v>14.4225559</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F30" s="0">
-        <v>50.0839764</v>
+        <v>50.0851902</v>
       </c>
       <c r="G30" s="0">
-        <v>14.4042266</v>
+        <v>14.4237856</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F31" s="0">
-        <v>50.0798211</v>
+        <v>50.0912652</v>
       </c>
       <c r="G31" s="0">
-        <v>14.4143657</v>
+        <v>14.419379</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F32" s="0">
-        <v>50.0866032</v>
+        <v>50.0872268</v>
       </c>
       <c r="G32" s="0">
-        <v>14.4269461</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>14.4032024</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F33" s="0">
-        <v>50.0891183</v>
+        <v>50.086229</v>
       </c>
       <c r="G33" s="0">
-        <v>14.4287105</v>
+        <v>14.4267743</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F34" s="0">
-        <v>50.0844133</v>
+        <v>50.0839764</v>
       </c>
       <c r="G34" s="0">
-        <v>14.4241277</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>14.4042266</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F35" s="0">
-        <v>50.0897104</v>
+        <v>50.0798211</v>
       </c>
       <c r="G35" s="0">
-        <v>14.4242321</v>
+        <v>14.4143657</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F36" s="0">
-        <v>50.0798469</v>
+        <v>50.0844133</v>
       </c>
       <c r="G36" s="0">
-        <v>14.4212147</v>
+        <v>14.4241277</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>214</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>215</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F37" s="0">
-        <v>50.0802355</v>
+        <v>50.0866032</v>
       </c>
       <c r="G37" s="0">
-        <v>14.4140231</v>
+        <v>14.4269461</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F38" s="0">
-        <v>50.0911147</v>
+        <v>50.0891183</v>
       </c>
       <c r="G38" s="0">
-        <v>14.4323117</v>
+        <v>14.4287105</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F39" s="0">
-        <v>50.0796064</v>
+        <v>50.0897104</v>
       </c>
       <c r="G39" s="0">
-        <v>14.4149858</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>14.4242321</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F40" s="0">
-        <v>50.0879183</v>
+        <v>50.0798469</v>
       </c>
       <c r="G40" s="0">
-        <v>14.3908697</v>
+        <v>14.4212147</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F41" s="0">
-        <v>50.0783422</v>
+        <v>50.0802355</v>
       </c>
       <c r="G41" s="0">
-        <v>14.4190436</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>14.4140231</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>243</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F42" s="0">
-        <v>50.0896195</v>
+        <v>50.0911147</v>
       </c>
       <c r="G42" s="0">
-        <v>14.4282656</v>
+        <v>14.4323117</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F43" s="0">
-        <v>50.0871279</v>
+        <v>50.0779209</v>
       </c>
       <c r="G43" s="0">
-        <v>14.4233348</v>
+        <v>14.4226279</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F44" s="0">
-        <v>50.0911902</v>
+        <v>50.0796064</v>
       </c>
       <c r="G44" s="0">
-        <v>14.4256805</v>
-[...1 lines deleted...]
-      <c r="H44" s="0" t="s">
+        <v>14.4149858</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>261</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F45" s="0">
-        <v>50.0855086</v>
+        <v>50.0879183</v>
       </c>
       <c r="G45" s="0">
-        <v>14.4198628</v>
+        <v>14.3908697</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>267</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F46" s="0">
-        <v>50.0834326</v>
+        <v>50.0783422</v>
       </c>
       <c r="G46" s="0">
-        <v>14.4212147</v>
+        <v>14.4190436</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F47" s="0">
-        <v>50.0813911</v>
+        <v>50.0896195</v>
       </c>
       <c r="G47" s="0">
-        <v>14.4262691</v>
+        <v>14.4282656</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>279</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F48" s="0">
-        <v>50.090951</v>
+        <v>50.0871279</v>
       </c>
       <c r="G48" s="0">
-        <v>14.4251596</v>
+        <v>14.4233348</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F49" s="0">
-        <v>50.089965</v>
+        <v>50.0911902</v>
       </c>
       <c r="G49" s="0">
-        <v>14.4336883</v>
+        <v>14.4256805</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F50" s="0">
-        <v>50.0819742</v>
+        <v>50.0855086</v>
       </c>
       <c r="G50" s="0">
-        <v>14.4255328</v>
+        <v>14.4198628</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>297</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F51" s="0">
-        <v>50.0871877</v>
+        <v>50.0834326</v>
       </c>
       <c r="G51" s="0">
-        <v>14.4064667</v>
+        <v>14.4212147</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>303</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F52" s="0">
-        <v>50.0911894</v>
+        <v>50.0813911</v>
       </c>
       <c r="G52" s="0">
-        <v>14.4329472</v>
+        <v>14.4262691</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>309</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>311</v>
       </c>
       <c r="F53" s="0">
-        <v>50.0806853</v>
+        <v>50.090951</v>
       </c>
       <c r="G53" s="0">
-        <v>14.4243311</v>
+        <v>14.4251596</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>312</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F54" s="0">
+        <v>50.089965</v>
+      </c>
+      <c r="G54" s="0">
+        <v>14.4336883</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="F55" s="0">
+        <v>50.0819742</v>
+      </c>
+      <c r="G55" s="0">
+        <v>14.4255328</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="F56" s="0">
+        <v>50.0889634</v>
+      </c>
+      <c r="G56" s="0">
+        <v>14.4049481</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="F57" s="0">
+        <v>50.0871877</v>
+      </c>
+      <c r="G57" s="0">
+        <v>14.4064667</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F58" s="0">
+        <v>50.0911894</v>
+      </c>
+      <c r="G58" s="0">
+        <v>14.4329472</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F59" s="0">
+        <v>50.0806853</v>
+      </c>
+      <c r="G59" s="0">
+        <v>14.4243311</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>348</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>