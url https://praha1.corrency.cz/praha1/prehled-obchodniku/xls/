--- v0 (2026-05-13)
+++ v1 (2026-08-05)
@@ -7,77 +7,92 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t xml:space="preserve">Laboratorní služby pro samoplátce - odběrové místo Palackého</t>
   </si>
   <si>
     <t xml:space="preserve">Palackého 720/5</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">Lékárna Palackého</t>
   </si>
   <si>
     <t xml:space="preserve">Palackého 720/5</t>
   </si>
   <si>
     <t xml:space="preserve">Praha</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemocnice na Františku - zdravotní péče nehrazená pojišťovnou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Františku 847/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">Nonstop lékárna v Nemocnice Na Františku</t>
   </si>
   <si>
     <t xml:space="preserve">Na Františku 847/8</t>
   </si>
   <si>
     <t xml:space="preserve">Praha 1 - Staré Město</t>
   </si>
   <si>
     <t xml:space="preserve">11000</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -172,43 +187,66 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="0">
         <v>50.0924307</v>
       </c>
       <c r="G3" s="0">
         <v>14.4211944</v>
       </c>
     </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="0">
+        <v>50.0924307</v>
+      </c>
+      <c r="G4" s="0">
+        <v>14.4211944</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>